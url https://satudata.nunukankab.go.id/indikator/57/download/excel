--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -12,125 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>PORTAL SATU DATA KABUPATEN NUNUKAN</t>
   </si>
   <si>
     <t>Cakupan pertolongan persalinan oleh tenaga kesehatan yang memiliki kompetensi kebidanan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>DINAS KESEHATAN PENGENDALIAN PENDUDUK DAN KELUARGA BERENCANA</t>
   </si>
   <si>
     <t>Bidang Urusan</t>
   </si>
   <si>
     <t>KESEHATAN</t>
   </si>
   <si>
     <t>Sifat Data</t>
   </si>
   <si>
     <t>RPJMD</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Ketersediaan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Tgl. Input Data</t>
   </si>
   <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>Tgl. Diperbaharui</t>
   </si>
   <si>
-    <t>07/06/2024</t>
+    <t>24/06/2026</t>
   </si>
   <si>
     <t>Konsep</t>
   </si>
   <si>
+    <t>persentase persalinan yang ditolong oleh tenaga kesehatan yang memiliki kompetensi kebidanan sesuai standar, seperti dokter, bidan, atau tenaga kesehatan lain yang memiliki kewenangan dan keterampilan dalam memberikan pelayanan persalinan yang aman.</t>
+  </si>
+  <si>
     <t>Klasifikasi</t>
   </si>
   <si>
     <t>Jumlah persalinan oleh tenaga kesehatan sebanyak "xxx", jumlah persalinan sebanyak "xxx"</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
-    <t>Persentase persalinan yang ditolong oleh tenaga kesehatan</t>
+    <t>Persentase persalinan yang ditolong oleh tenaga kesehatan yang memiliki kompetensi kebidanan sesuai standar untuk memberikan pelayanan yang aman</t>
   </si>
   <si>
     <t>Cara Interpretasi</t>
   </si>
   <si>
     <t>Persentase pelayanan persalinan oleh tenaga yang berkompeten</t>
   </si>
   <si>
     <t>Metode Pengumpulan</t>
   </si>
   <si>
-    <t>jumlah persalinan oleh tenaga kesehatan dibagi jumlah persalinan di kali 100%</t>
+    <t>Jumlah persalinan oleh tenaga kesehatan dibagi jumlah seluruh persalinandalam kurun waktu yang sama di kali 100%</t>
   </si>
   <si>
     <t>Ukuran / Rumus</t>
   </si>
   <si>
     <t>Cakupan (persentase)</t>
   </si>
   <si>
     <t># Series Column</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -659,101 +662,101 @@
       <c r="B7" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18" s="8">
         <v>2020</v>
       </c>
       <c r="C18" s="8">
         <v>2021</v>
       </c>
       <c r="D18" s="8">
         <v>2022</v>
       </c>
       <c r="E18" s="8">
         <v>2023</v>
       </c>
       <c r="F18" s="8">
         <v>2024</v>
       </c>
       <c r="G18" s="8">
         <v>2025</v>
       </c>
       <c r="H18" s="8">
         <v>2026</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="9" t="s">